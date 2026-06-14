--- v0 (2026-06-14)
+++ v1 (2026-06-14)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="我的数据网2026-06-14 10 56" sheetId="1" r:id="rId1"/>
+    <sheet name="我的数据网2026-06-14 12 19" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="222">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t>代码</t>
   </si>
   <si>
     <t>名称</t>
   </si>
   <si>
     <t>评级</t>
   </si>
   <si>
     <t>价格</t>
   </si>
   <si>
     <t>总市值</t>
   </si>
   <si>
     <t>权重</t>
   </si>
   <si>
     <t>平均利润三年</t>
   </si>
   <si>
     <t>借款比净资产</t>
   </si>
   <si>
@@ -63,708 +63,105 @@
   <si>
     <t>八年利润增幅</t>
   </si>
   <si>
     <t>市净率</t>
   </si>
   <si>
     <t>市盈率</t>
   </si>
   <si>
     <t>市盈率三年</t>
   </si>
   <si>
     <t>市盈率七年</t>
   </si>
   <si>
     <t>股息收益率</t>
   </si>
   <si>
     <t>股息收益率五年</t>
   </si>
   <si>
     <t>市值增幅一年</t>
   </si>
   <si>
-    <t>000056</t>
-[...421 lines deleted...]
-  <si>
     <t>000423</t>
   </si>
   <si>
     <t>东阿阿胶</t>
-  </si>
-[...178 lines deleted...]
-    <t>华塑控股</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="4" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="1" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S101"/>
+  <dimension ref="A1:S2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" defaultColWidth="20"/>
   <cols>
     <col min="4" max="4" width="20" customWidth="1" style="1"/>
     <col min="5" max="5" width="20" customWidth="1" style="1"/>
     <col min="6" max="6" width="20" customWidth="1" style="1"/>
     <col min="7" max="7" width="20" customWidth="1" style="1"/>
     <col min="8" max="8" width="20" customWidth="1" style="1"/>
     <col min="9" max="9" width="20" customWidth="1" style="1"/>
     <col min="10" max="10" width="20" customWidth="1" style="2"/>
     <col min="11" max="11" width="20" customWidth="1" style="1"/>
     <col min="12" max="12" width="20" customWidth="1" style="1"/>
     <col min="13" max="13" width="20" customWidth="1" style="1"/>
     <col min="14" max="14" width="20" customWidth="1" style="1"/>
     <col min="15" max="15" width="20" customWidth="1" style="1"/>
     <col min="16" max="16" width="20" customWidth="1" style="1"/>
     <col min="17" max="17" width="20" customWidth="1" style="1"/>
     <col min="18" max="18" width="20" customWidth="1" style="1"/>
     <col min="19" max="19" width="20" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
@@ -811,5633 +208,77 @@
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="1">
-        <v>1.72</v>
+        <v>50.48</v>
       </c>
       <c r="E2" s="1">
-        <v>20.339516</v>
+        <v>325.081104</v>
       </c>
       <c r="F2" s="1">
         <v>0</v>
       </c>
       <c r="G2" s="1">
-        <v>-14.9895357894</v>
+        <v>14.822068153700002</v>
       </c>
       <c r="H2" s="1">
-        <v>-0.29294438815945356</v>
+        <v>0.0019784549844110134</v>
       </c>
       <c r="I2" s="1">
-        <v>29.954242869638815</v>
+        <v>29.896708645258322</v>
       </c>
       <c r="J2" s="2">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="K2" s="1">
         <v>0</v>
       </c>
       <c r="L2" s="1">
-        <v>-1464.1543629501693</v>
+        <v>-19.47231476616728</v>
       </c>
       <c r="M2" s="1">
-        <v>-0.84555359460054558</v>
+        <v>3.0120224495577679</v>
       </c>
       <c r="N2" s="1">
-        <v>-0.74512368321715861</v>
+        <v>18.696348769850225</v>
       </c>
       <c r="O2" s="1">
-        <v>-1.3569143358250821</v>
+        <v>21.932236488795976</v>
       </c>
       <c r="P2" s="1">
-        <v>-1.9977827837701361</v>
+        <v>43.208907717100757</v>
       </c>
       <c r="Q2" s="1">
-        <v>0</v>
+        <v>5.3597113708399373</v>
       </c>
       <c r="R2" s="1">
-        <v>0</v>
+        <v>3.4698808325678634</v>
       </c>
       <c r="S2" s="1">
-        <v>-44.336569579288025</v>
-[...3874 lines deleted...]
-      <c r="S71" s="1">
         <v>-6.3103192279138911</v>
-      </c>
-[...1678 lines deleted...]
-        <v>25.155279503105582</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>